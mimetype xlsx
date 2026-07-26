--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$T$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="612">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="613">
   <si>
     <t>RaceNo</t>
   </si>
   <si>
     <t>UCI ID</t>
   </si>
   <si>
     <t>Firstname</t>
   </si>
   <si>
     <t>Lastname</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>YearOfBirth</t>
   </si>
   <si>
     <t>Nation</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
@@ -1562,50 +1562,53 @@
     <t>386</t>
   </si>
   <si>
     <t>PASTUSIŃSKI</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>1:03:12.1</t>
   </si>
   <si>
     <t>+27:18.6</t>
   </si>
   <si>
     <t>+18:16.2</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Miguel</t>
   </si>
   <si>
     <t>SILVA</t>
+  </si>
+  <si>
+    <t>POR</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>1:03:41.2</t>
   </si>
   <si>
     <t>+27:47.7</t>
   </si>
   <si>
     <t>+18:45.3</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>HODROVÁ</t>
   </si>
   <si>
     <t>70</t>
   </si>
@@ -5341,735 +5344,735 @@
       </c>
       <c r="O69" t="s">
         <v>511</v>
       </c>
       <c r="P69" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="A70" t="s">
         <v>513</v>
       </c>
       <c r="C70" t="s">
         <v>514</v>
       </c>
       <c r="D70" t="s">
         <v>515</v>
       </c>
       <c r="E70" t="s">
         <v>23</v>
       </c>
       <c r="F70" t="s">
         <v>260</v>
       </c>
       <c r="G70" t="s">
-        <v>25</v>
+        <v>516</v>
       </c>
       <c r="I70" t="s">
         <v>146</v>
       </c>
       <c r="J70" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="K70" t="s">
         <v>443</v>
       </c>
       <c r="L70" t="s">
         <v>147</v>
       </c>
       <c r="M70" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="N70" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="O70" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="P70" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="A71" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C71" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D71" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E71" t="s">
         <v>110</v>
       </c>
       <c r="F71" t="s">
         <v>316</v>
       </c>
       <c r="G71" t="s">
         <v>25</v>
       </c>
       <c r="I71" t="s">
         <v>275</v>
       </c>
       <c r="J71" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="K71" t="s">
         <v>103</v>
       </c>
       <c r="L71" t="s">
         <v>55</v>
       </c>
       <c r="M71" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="N71" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="O71" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="P71" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="A72" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C72" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D72" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E72" t="s">
         <v>23</v>
       </c>
       <c r="F72" t="s">
         <v>101</v>
       </c>
       <c r="G72" t="s">
         <v>25</v>
       </c>
       <c r="H72" t="s">
         <v>254</v>
       </c>
       <c r="I72" t="s">
         <v>47</v>
       </c>
       <c r="J72" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="K72" t="s">
         <v>451</v>
       </c>
       <c r="L72" t="s">
         <v>126</v>
       </c>
       <c r="M72" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="N72" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="O72" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="P72" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="A73" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C73" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D73" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
         <v>225</v>
       </c>
       <c r="G73" t="s">
         <v>25</v>
       </c>
       <c r="H73" t="s">
         <v>365</v>
       </c>
       <c r="I73" t="s">
         <v>47</v>
       </c>
       <c r="J73" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="K73" t="s">
         <v>458</v>
       </c>
       <c r="L73" t="s">
         <v>131</v>
       </c>
       <c r="M73" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="N73" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="O73" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="P73" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="A74" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C74" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D74" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E74" t="s">
         <v>110</v>
       </c>
       <c r="F74" t="s">
         <v>73</v>
       </c>
       <c r="G74" t="s">
         <v>25</v>
       </c>
       <c r="I74" t="s">
         <v>111</v>
       </c>
       <c r="J74" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="K74" t="s">
         <v>112</v>
       </c>
       <c r="L74" t="s">
         <v>39</v>
       </c>
       <c r="M74" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="N74" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="O74" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="P74" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="A75" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C75" t="s">
         <v>151</v>
       </c>
       <c r="D75" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E75" t="s">
         <v>23</v>
       </c>
       <c r="F75" t="s">
         <v>101</v>
       </c>
       <c r="G75" t="s">
         <v>25</v>
       </c>
       <c r="H75" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="I75" t="s">
         <v>47</v>
       </c>
       <c r="J75" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="K75" t="s">
         <v>464</v>
       </c>
       <c r="L75" t="s">
         <v>139</v>
       </c>
       <c r="M75" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="N75" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="O75" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="P75" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="A76" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C76" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D76" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G76" t="s">
         <v>25</v>
       </c>
       <c r="I76" t="s">
         <v>125</v>
       </c>
       <c r="J76" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="K76" t="s">
         <v>469</v>
       </c>
       <c r="L76" t="s">
         <v>48</v>
       </c>
       <c r="M76" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="N76" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="O76" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="P76" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="A77" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C77" t="s">
         <v>71</v>
       </c>
       <c r="D77" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E77" t="s">
         <v>23</v>
       </c>
       <c r="F77" t="s">
         <v>474</v>
       </c>
       <c r="G77" t="s">
         <v>25</v>
       </c>
       <c r="I77" t="s">
         <v>47</v>
       </c>
       <c r="J77" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="K77" t="s">
         <v>475</v>
       </c>
       <c r="L77" t="s">
         <v>147</v>
       </c>
       <c r="M77" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="N77" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="O77" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="P77" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="A78" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C78" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D78" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E78" t="s">
         <v>110</v>
       </c>
       <c r="F78" t="s">
         <v>316</v>
       </c>
       <c r="G78" t="s">
         <v>25</v>
       </c>
       <c r="I78" t="s">
         <v>275</v>
       </c>
       <c r="J78" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="K78" t="s">
         <v>118</v>
       </c>
       <c r="L78" t="s">
         <v>61</v>
       </c>
       <c r="M78" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="N78" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="O78" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="P78" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="A79" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C79" t="s">
         <v>168</v>
       </c>
       <c r="D79" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G79" t="s">
         <v>25</v>
       </c>
       <c r="I79" t="s">
         <v>125</v>
       </c>
       <c r="J79" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="K79" t="s">
         <v>482</v>
       </c>
       <c r="L79" t="s">
         <v>55</v>
       </c>
       <c r="M79" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="N79" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="O79" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="P79" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="A80" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C80" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D80" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E80" t="s">
         <v>110</v>
       </c>
       <c r="F80" t="s">
         <v>145</v>
       </c>
       <c r="G80" t="s">
         <v>25</v>
       </c>
       <c r="I80" t="s">
         <v>366</v>
       </c>
       <c r="J80" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="K80" t="s">
         <v>126</v>
       </c>
       <c r="L80" t="s">
         <v>39</v>
       </c>
       <c r="M80" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="N80" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="O80" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="P80" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="A81" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C81" t="s">
         <v>21</v>
       </c>
       <c r="D81" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E81" t="s">
         <v>23</v>
       </c>
       <c r="F81" t="s">
         <v>474</v>
       </c>
       <c r="G81" t="s">
         <v>25</v>
       </c>
       <c r="I81" t="s">
         <v>47</v>
       </c>
       <c r="M81" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="A82" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C82" t="s">
         <v>21</v>
       </c>
       <c r="D82" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E82" t="s">
         <v>23</v>
       </c>
       <c r="F82" t="s">
         <v>153</v>
       </c>
       <c r="G82" t="s">
         <v>25</v>
       </c>
       <c r="I82" t="s">
         <v>47</v>
       </c>
       <c r="M82" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="A83" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C83" t="s">
         <v>21</v>
       </c>
       <c r="D83" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E83" t="s">
         <v>23</v>
       </c>
       <c r="F83" t="s">
         <v>474</v>
       </c>
       <c r="G83" t="s">
         <v>25</v>
       </c>
       <c r="I83" t="s">
         <v>47</v>
       </c>
       <c r="M83" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="A84" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C84" t="s">
         <v>43</v>
       </c>
       <c r="D84" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E84" t="s">
         <v>23</v>
       </c>
       <c r="F84" t="s">
         <v>260</v>
       </c>
       <c r="G84" t="s">
         <v>25</v>
       </c>
       <c r="I84" t="s">
         <v>146</v>
       </c>
       <c r="M84" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="A85" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C85" t="s">
         <v>151</v>
       </c>
       <c r="D85" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>153</v>
       </c>
       <c r="G85" t="s">
         <v>25</v>
       </c>
       <c r="I85" t="s">
         <v>47</v>
       </c>
       <c r="M85" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="A86" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C86" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D86" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E86" t="s">
         <v>23</v>
       </c>
       <c r="F86" t="s">
         <v>87</v>
       </c>
       <c r="G86" t="s">
         <v>25</v>
       </c>
       <c r="I86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="A87" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C87" t="s">
         <v>337</v>
       </c>
       <c r="D87" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E87" t="s">
         <v>23</v>
       </c>
       <c r="F87" t="s">
         <v>374</v>
       </c>
       <c r="G87" t="s">
         <v>25</v>
       </c>
       <c r="H87" t="s">
         <v>274</v>
       </c>
       <c r="I87" t="s">
         <v>125</v>
       </c>
       <c r="M87" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="A88" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C88" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D88" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E88" t="s">
         <v>23</v>
       </c>
       <c r="F88" t="s">
         <v>54</v>
       </c>
       <c r="G88" t="s">
         <v>25</v>
       </c>
       <c r="I88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:T1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>