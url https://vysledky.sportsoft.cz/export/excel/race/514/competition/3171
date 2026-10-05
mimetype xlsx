--- v2 (2026-04-29)
+++ v3 (2026-10-05)
@@ -199,231 +199,231 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1:04:48.3</t>
   </si>
   <si>
     <t>+3:22.7</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Denys</t>
   </si>
   <si>
     <t>CHUKHLANTSEV</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
+    <t>FENIX BIKE Team Bratislava</t>
+  </si>
+  <si>
+    <t>1:05:25.0</t>
+  </si>
+  <si>
+    <t>+3:59.4</t>
+  </si>
+  <si>
+    <t>+2:57.2</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Maroš</t>
+  </si>
+  <si>
+    <t>SALA</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>KRAPS RACING TEAM</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>1:05:27.3</t>
+  </si>
+  <si>
+    <t>+4:01.7</t>
+  </si>
+  <si>
+    <t>+39.0</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Tomáš</t>
+  </si>
+  <si>
+    <t>LEGNAVSKÝ</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>Outsietrz</t>
+  </si>
+  <si>
+    <t>M50</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>1:05:41.5</t>
+  </si>
+  <si>
+    <t>+4:15.9</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>Matúš</t>
+  </si>
+  <si>
+    <t>BULEJKO</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>Cycling team Hlohovec</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>1:06:31.3</t>
+  </si>
+  <si>
+    <t>+5:05.7</t>
+  </si>
+  <si>
+    <t>+1:42.9</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>HIESS</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>BikeManiac</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>1:07:01.3</t>
+  </si>
+  <si>
+    <t>+5:35.7</t>
+  </si>
+  <si>
+    <t>+2:12.9</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>Jozef</t>
+  </si>
+  <si>
+    <t>DANÓCI</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>Limbach on Tour</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>1:07:03.0</t>
+  </si>
+  <si>
+    <t>+5:37.4</t>
+  </si>
+  <si>
+    <t>+2:14.7</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>ŠPAČEK</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Louda Team</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>1:07:17.1</t>
+  </si>
+  <si>
+    <t>+5:51.5</t>
+  </si>
+  <si>
+    <t>Ihor</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
     <t>UKR</t>
-  </si>
-[...178 lines deleted...]
-    <t>1971</t>
   </si>
   <si>
     <t xml:space="preserve"> Bratislava </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1:09:47.7</t>
   </si>
   <si>
     <t>+8:22.1</t>
   </si>
   <si>
     <t>+4:06.2</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Wieser</t>
   </si>
   <si>
     <t>BERNHARD</t>
   </si>
@@ -2306,430 +2306,430 @@
       </c>
       <c r="N5" t="s">
         <v>56</v>
       </c>
       <c r="O5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>58</v>
       </c>
       <c r="D6" t="s">
         <v>59</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>60</v>
       </c>
       <c r="G6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6" t="s">
         <v>57</v>
       </c>
       <c r="K6" t="s">
         <v>57</v>
       </c>
       <c r="L6" t="s">
         <v>35</v>
       </c>
       <c r="M6" t="s">
+        <v>62</v>
+      </c>
+      <c r="N6" t="s">
         <v>63</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
+        <v>63</v>
+      </c>
+      <c r="P6" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" t="s">
         <v>66</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>67</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
         <v>68</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="I7" t="s">
         <v>53</v>
       </c>
       <c r="J7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L7" t="s">
         <v>35</v>
       </c>
       <c r="M7" t="s">
+        <v>71</v>
+      </c>
+      <c r="N7" t="s">
         <v>72</v>
       </c>
-      <c r="N7" t="s">
+      <c r="O7" t="s">
+        <v>72</v>
+      </c>
+      <c r="P7" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" t="s">
         <v>75</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>76</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
         <v>77</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" t="s">
         <v>78</v>
       </c>
-      <c r="G8" t="s">
-[...2 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>79</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>80</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8" t="s">
+        <v>81</v>
+      </c>
+      <c r="N8" t="s">
         <v>82</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
+        <v>83</v>
+      </c>
+      <c r="C9" t="s">
         <v>84</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>85</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" t="s">
         <v>86</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K9" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L9" t="s">
         <v>45</v>
       </c>
       <c r="M9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N9" t="s">
         <v>90</v>
       </c>
-      <c r="N9" t="s">
+      <c r="O9" t="s">
+        <v>90</v>
+      </c>
+      <c r="P9" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C10" t="s">
         <v>93</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>94</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
       <c r="H10" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I10" t="s">
         <v>53</v>
       </c>
       <c r="J10" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="K10" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="L10" t="s">
         <v>54</v>
       </c>
       <c r="M10" t="s">
+        <v>98</v>
+      </c>
+      <c r="N10" t="s">
         <v>99</v>
       </c>
-      <c r="N10" t="s">
+      <c r="O10" t="s">
+        <v>99</v>
+      </c>
+      <c r="P10" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C11" t="s">
         <v>102</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>103</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" t="s">
         <v>104</v>
       </c>
-      <c r="E11" t="s">
-[...2 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I11" t="s">
         <v>53</v>
       </c>
       <c r="J11" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="K11" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" t="s">
+        <v>107</v>
+      </c>
+      <c r="N11" t="s">
         <v>108</v>
       </c>
-      <c r="N11" t="s">
+      <c r="O11" t="s">
+        <v>108</v>
+      </c>
+      <c r="P11" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C12" t="s">
         <v>111</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>112</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" t="s">
         <v>113</v>
       </c>
-      <c r="E12" t="s">
-[...2 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>114</v>
       </c>
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K12" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L12" t="s">
         <v>45</v>
       </c>
       <c r="M12" t="s">
+        <v>117</v>
+      </c>
+      <c r="N12" t="s">
         <v>118</v>
       </c>
-      <c r="N12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="P12" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D13" t="s">
         <v>59</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
+        <v>120</v>
+      </c>
+      <c r="G13" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H13" t="s">
         <v>122</v>
       </c>
       <c r="I13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J13" t="s">
         <v>123</v>
       </c>
       <c r="K13" t="s">
         <v>123</v>
       </c>
       <c r="L13" t="s">
         <v>35</v>
       </c>
       <c r="M13" t="s">
         <v>124</v>
       </c>
       <c r="N13" t="s">
         <v>125</v>
       </c>
       <c r="O13" t="s">
         <v>125</v>
       </c>
       <c r="P13" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>127</v>
       </c>
       <c r="C14" t="s">
         <v>128</v>
       </c>
       <c r="D14" t="s">
         <v>129</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G14" t="s">
         <v>42</v>
       </c>
       <c r="H14" t="s">
         <v>130</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J14" t="s">
         <v>131</v>
       </c>
       <c r="K14" t="s">
         <v>131</v>
       </c>
       <c r="L14" t="s">
         <v>45</v>
       </c>
       <c r="M14" t="s">
         <v>132</v>
       </c>
       <c r="N14" t="s">
         <v>133</v>
       </c>
       <c r="O14" t="s">
         <v>133</v>
       </c>
       <c r="P14" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
@@ -2764,60 +2764,60 @@
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15" t="s">
         <v>143</v>
       </c>
       <c r="N15" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>145</v>
       </c>
       <c r="C16" t="s">
         <v>146</v>
       </c>
       <c r="D16" t="s">
         <v>147</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G16" t="s">
         <v>25</v>
       </c>
       <c r="H16" t="s">
         <v>148</v>
       </c>
       <c r="I16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J16" t="s">
         <v>149</v>
       </c>
       <c r="K16" t="s">
         <v>142</v>
       </c>
       <c r="L16" t="s">
         <v>54</v>
       </c>
       <c r="M16" t="s">
         <v>150</v>
       </c>
       <c r="N16" t="s">
         <v>151</v>
       </c>
       <c r="O16" t="s">
         <v>151</v>
       </c>
       <c r="P16" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
@@ -2870,104 +2870,104 @@
       <c r="A18" t="s">
         <v>161</v>
       </c>
       <c r="C18" t="s">
         <v>162</v>
       </c>
       <c r="D18" t="s">
         <v>163</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" t="s">
         <v>25</v>
       </c>
       <c r="H18" t="s">
         <v>164</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>38</v>
       </c>
       <c r="L18" t="s">
         <v>54</v>
       </c>
       <c r="M18" t="s">
         <v>165</v>
       </c>
       <c r="N18" t="s">
         <v>166</v>
       </c>
       <c r="O18" t="s">
         <v>166</v>
       </c>
       <c r="P18" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>167</v>
       </c>
       <c r="C19" t="s">
         <v>168</v>
       </c>
       <c r="D19" t="s">
         <v>169</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="F19" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G19" t="s">
         <v>25</v>
       </c>
       <c r="H19" t="s">
         <v>170</v>
       </c>
       <c r="I19" t="s">
         <v>53</v>
       </c>
       <c r="J19" t="s">
         <v>171</v>
       </c>
       <c r="K19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="L19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M19" t="s">
         <v>172</v>
       </c>
       <c r="N19" t="s">
         <v>173</v>
       </c>
       <c r="O19" t="s">
         <v>173</v>
       </c>
       <c r="P19" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>175</v>
       </c>
       <c r="C20" t="s">
         <v>176</v>
       </c>
       <c r="D20" t="s">
         <v>177</v>
       </c>
       <c r="E20" t="s">
@@ -3034,51 +3034,51 @@
       </c>
       <c r="K21" t="s">
         <v>181</v>
       </c>
       <c r="L21" t="s">
         <v>54</v>
       </c>
       <c r="M21" t="s">
         <v>189</v>
       </c>
       <c r="N21" t="s">
         <v>190</v>
       </c>
       <c r="O21" t="s">
         <v>190</v>
       </c>
       <c r="P21" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>149</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
         <v>191</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22" t="s">
         <v>33</v>
       </c>
       <c r="G22" t="s">
         <v>42</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>192</v>
       </c>
       <c r="K22" t="s">
         <v>188</v>
       </c>
       <c r="L22" t="s">
         <v>57</v>
       </c>
@@ -3093,289 +3093,289 @@
       </c>
       <c r="P22" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>195</v>
       </c>
       <c r="C23" t="s">
         <v>196</v>
       </c>
       <c r="D23" t="s">
         <v>197</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>156</v>
       </c>
       <c r="G23" t="s">
         <v>25</v>
       </c>
       <c r="H23" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I23" t="s">
         <v>44</v>
       </c>
       <c r="J23" t="s">
         <v>198</v>
       </c>
       <c r="K23" t="s">
         <v>192</v>
       </c>
       <c r="L23" t="s">
         <v>57</v>
       </c>
       <c r="M23" t="s">
         <v>199</v>
       </c>
       <c r="N23" t="s">
         <v>200</v>
       </c>
       <c r="O23" t="s">
         <v>200</v>
       </c>
       <c r="P23" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>202</v>
       </c>
       <c r="C24" t="s">
         <v>203</v>
       </c>
       <c r="D24" t="s">
         <v>204</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24" t="s">
         <v>205</v>
       </c>
       <c r="G24" t="s">
         <v>25</v>
       </c>
       <c r="I24" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J24" t="s">
         <v>206</v>
       </c>
       <c r="K24" t="s">
         <v>198</v>
       </c>
       <c r="L24" t="s">
         <v>57</v>
       </c>
       <c r="M24" t="s">
         <v>207</v>
       </c>
       <c r="N24" t="s">
         <v>208</v>
       </c>
       <c r="O24" t="s">
         <v>208</v>
       </c>
       <c r="P24" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>210</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
         <v>211</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>60</v>
       </c>
       <c r="G25" t="s">
         <v>25</v>
       </c>
       <c r="H25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I25" t="s">
         <v>44</v>
       </c>
       <c r="J25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="K25" t="s">
         <v>206</v>
       </c>
       <c r="L25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M25" t="s">
         <v>212</v>
       </c>
       <c r="N25" t="s">
         <v>213</v>
       </c>
       <c r="O25" t="s">
         <v>213</v>
       </c>
       <c r="P25" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>215</v>
       </c>
       <c r="C26" t="s">
         <v>216</v>
       </c>
       <c r="D26" t="s">
         <v>186</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
       <c r="F26" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G26" t="s">
         <v>25</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="J26" t="s">
         <v>217</v>
       </c>
       <c r="K26" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="L26" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M26" t="s">
         <v>218</v>
       </c>
       <c r="N26" t="s">
         <v>219</v>
       </c>
       <c r="O26" t="s">
         <v>219</v>
       </c>
       <c r="P26" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>220</v>
       </c>
       <c r="C27" t="s">
         <v>221</v>
       </c>
       <c r="D27" t="s">
         <v>222</v>
       </c>
       <c r="E27" t="s">
         <v>23</v>
       </c>
       <c r="F27" t="s">
         <v>223</v>
       </c>
       <c r="G27" t="s">
         <v>25</v>
       </c>
       <c r="I27" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J27" t="s">
         <v>224</v>
       </c>
       <c r="K27" t="s">
         <v>217</v>
       </c>
       <c r="L27" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M27" t="s">
         <v>225</v>
       </c>
       <c r="N27" t="s">
         <v>226</v>
       </c>
       <c r="O27" t="s">
         <v>226</v>
       </c>
       <c r="P27" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>228</v>
       </c>
       <c r="C28" t="s">
         <v>229</v>
       </c>
       <c r="D28" t="s">
         <v>230</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
       <c r="F28" t="s">
         <v>24</v>
       </c>
       <c r="G28" t="s">
         <v>25</v>
       </c>
       <c r="H28" t="s">
         <v>231</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>175</v>
       </c>
       <c r="K28" t="s">
         <v>224</v>
       </c>
       <c r="L28" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M28" t="s">
         <v>232</v>
       </c>
       <c r="N28" t="s">
         <v>233</v>
       </c>
       <c r="O28" t="s">
         <v>233</v>
       </c>
       <c r="P28" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>234</v>
       </c>
       <c r="C29" t="s">
         <v>235</v>
       </c>
       <c r="D29" t="s">
         <v>236</v>
       </c>
       <c r="E29" t="s">
@@ -3416,221 +3416,221 @@
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>243</v>
       </c>
       <c r="C30" t="s">
         <v>244</v>
       </c>
       <c r="D30" t="s">
         <v>245</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
         <v>246</v>
       </c>
       <c r="G30" t="s">
         <v>247</v>
       </c>
       <c r="H30" t="s">
         <v>248</v>
       </c>
       <c r="I30" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J30" t="s">
         <v>249</v>
       </c>
       <c r="K30" t="s">
         <v>239</v>
       </c>
       <c r="L30" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M30" t="s">
         <v>250</v>
       </c>
       <c r="N30" t="s">
         <v>251</v>
       </c>
       <c r="O30" t="s">
         <v>251</v>
       </c>
       <c r="P30" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>253</v>
       </c>
       <c r="C31" t="s">
         <v>254</v>
       </c>
       <c r="D31" t="s">
         <v>255</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
         <v>205</v>
       </c>
       <c r="G31" t="s">
         <v>25</v>
       </c>
       <c r="H31" t="s">
         <v>256</v>
       </c>
       <c r="I31" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J31" t="s">
         <v>243</v>
       </c>
       <c r="K31" t="s">
         <v>249</v>
       </c>
       <c r="L31" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M31" t="s">
         <v>257</v>
       </c>
       <c r="N31" t="s">
         <v>258</v>
       </c>
       <c r="O31" t="s">
         <v>258</v>
       </c>
       <c r="P31" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C32" t="s">
         <v>260</v>
       </c>
       <c r="D32" t="s">
         <v>261</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>262</v>
       </c>
       <c r="G32" t="s">
         <v>25</v>
       </c>
       <c r="H32" t="s">
         <v>263</v>
       </c>
       <c r="I32" t="s">
         <v>27</v>
       </c>
       <c r="J32" t="s">
         <v>264</v>
       </c>
       <c r="K32" t="s">
         <v>243</v>
       </c>
       <c r="L32" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M32" t="s">
         <v>265</v>
       </c>
       <c r="N32" t="s">
         <v>266</v>
       </c>
       <c r="O32" t="s">
         <v>266</v>
       </c>
       <c r="P32" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>267</v>
       </c>
       <c r="C33" t="s">
         <v>268</v>
       </c>
       <c r="D33" t="s">
         <v>269</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>270</v>
       </c>
       <c r="G33" t="s">
         <v>25</v>
       </c>
       <c r="H33" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I33" t="s">
         <v>53</v>
       </c>
       <c r="J33" t="s">
         <v>271</v>
       </c>
       <c r="K33" t="s">
         <v>264</v>
       </c>
       <c r="L33" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M33" t="s">
         <v>272</v>
       </c>
       <c r="N33" t="s">
         <v>273</v>
       </c>
       <c r="O33" t="s">
         <v>273</v>
       </c>
       <c r="P33" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>275</v>
       </c>
       <c r="C34" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D34" t="s">
         <v>276</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>277</v>
       </c>
       <c r="G34" t="s">
         <v>25</v>
       </c>
       <c r="H34" t="s">
         <v>278</v>
       </c>
       <c r="I34" t="s">
         <v>180</v>
       </c>
       <c r="J34" t="s">
         <v>275</v>
       </c>
       <c r="K34" t="s">
         <v>271</v>
       </c>
@@ -3642,368 +3642,368 @@
       </c>
       <c r="N34" t="s">
         <v>280</v>
       </c>
       <c r="O34" t="s">
         <v>280</v>
       </c>
       <c r="P34" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>142</v>
       </c>
       <c r="C35" t="s">
         <v>49</v>
       </c>
       <c r="D35" t="s">
         <v>282</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G35" t="s">
         <v>25</v>
       </c>
       <c r="I35" t="s">
         <v>53</v>
       </c>
       <c r="J35" t="s">
         <v>167</v>
       </c>
       <c r="K35" t="s">
         <v>275</v>
       </c>
       <c r="L35" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M35" t="s">
         <v>283</v>
       </c>
       <c r="N35" t="s">
         <v>284</v>
       </c>
       <c r="O35" t="s">
         <v>284</v>
       </c>
       <c r="P35" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>286</v>
       </c>
       <c r="C36" t="s">
         <v>176</v>
       </c>
       <c r="D36" t="s">
         <v>287</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
       <c r="F36" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G36" t="s">
+        <v>114</v>
+      </c>
+      <c r="H36" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="I36" t="s">
         <v>53</v>
       </c>
       <c r="J36" t="s">
         <v>228</v>
       </c>
       <c r="K36" t="s">
         <v>167</v>
       </c>
       <c r="L36" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="M36" t="s">
         <v>288</v>
       </c>
       <c r="N36" t="s">
         <v>289</v>
       </c>
       <c r="O36" t="s">
         <v>289</v>
       </c>
       <c r="P36" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C37" t="s">
         <v>291</v>
       </c>
       <c r="D37" t="s">
         <v>292</v>
       </c>
       <c r="E37" t="s">
         <v>23</v>
       </c>
       <c r="F37" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G37" t="s">
         <v>25</v>
       </c>
       <c r="H37" t="s">
         <v>293</v>
       </c>
       <c r="I37" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J37" t="s">
         <v>286</v>
       </c>
       <c r="K37" t="s">
         <v>228</v>
       </c>
       <c r="L37" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="M37" t="s">
         <v>294</v>
       </c>
       <c r="N37" t="s">
         <v>295</v>
       </c>
       <c r="O37" t="s">
         <v>295</v>
       </c>
       <c r="P37" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>297</v>
       </c>
       <c r="C38" t="s">
         <v>298</v>
       </c>
       <c r="D38" t="s">
         <v>299</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>24</v>
       </c>
       <c r="G38" t="s">
         <v>25</v>
       </c>
       <c r="I38" t="s">
         <v>27</v>
       </c>
       <c r="J38" t="s">
         <v>300</v>
       </c>
       <c r="K38" t="s">
         <v>286</v>
       </c>
       <c r="L38" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="M38" t="s">
         <v>301</v>
       </c>
       <c r="N38" t="s">
         <v>302</v>
       </c>
       <c r="O38" t="s">
         <v>302</v>
       </c>
       <c r="P38" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>303</v>
       </c>
       <c r="C39" t="s">
         <v>304</v>
       </c>
       <c r="D39" t="s">
         <v>305</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
       <c r="F39" t="s">
         <v>33</v>
       </c>
       <c r="G39" t="s">
         <v>25</v>
       </c>
       <c r="H39" t="s">
         <v>306</v>
       </c>
       <c r="I39" t="s">
         <v>27</v>
       </c>
       <c r="J39" t="s">
         <v>307</v>
       </c>
       <c r="K39" t="s">
         <v>300</v>
       </c>
       <c r="L39" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="M39" t="s">
         <v>308</v>
       </c>
       <c r="N39" t="s">
         <v>309</v>
       </c>
       <c r="O39" t="s">
         <v>309</v>
       </c>
       <c r="P39" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>310</v>
       </c>
       <c r="C40" t="s">
         <v>146</v>
       </c>
       <c r="D40" t="s">
         <v>311</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>312</v>
       </c>
       <c r="G40" t="s">
         <v>25</v>
       </c>
       <c r="I40" t="s">
         <v>27</v>
       </c>
       <c r="J40" t="s">
         <v>313</v>
       </c>
       <c r="K40" t="s">
         <v>307</v>
       </c>
       <c r="L40" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="M40" t="s">
         <v>314</v>
       </c>
       <c r="N40" t="s">
         <v>315</v>
       </c>
       <c r="O40" t="s">
         <v>315</v>
       </c>
       <c r="P40" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>316</v>
       </c>
       <c r="C41" t="s">
         <v>317</v>
       </c>
       <c r="D41" t="s">
         <v>318</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>223</v>
       </c>
       <c r="G41" t="s">
         <v>25</v>
       </c>
       <c r="I41" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J41" t="s">
         <v>303</v>
       </c>
       <c r="K41" t="s">
         <v>313</v>
       </c>
       <c r="L41" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="M41" t="s">
         <v>319</v>
       </c>
       <c r="N41" t="s">
         <v>320</v>
       </c>
       <c r="O41" t="s">
         <v>320</v>
       </c>
       <c r="P41" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>35</v>
       </c>
       <c r="C42" t="s">
         <v>322</v>
       </c>
       <c r="D42" t="s">
         <v>323</v>
       </c>
       <c r="E42" t="s">
         <v>23</v>
       </c>
       <c r="F42" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G42" t="s">
         <v>25</v>
       </c>
       <c r="H42" t="s">
         <v>324</v>
       </c>
       <c r="I42" t="s">
         <v>27</v>
       </c>
       <c r="J42" t="s">
         <v>234</v>
       </c>
       <c r="K42" t="s">
         <v>303</v>
       </c>
       <c r="L42" t="s">
         <v>123</v>
       </c>
       <c r="M42" t="s">
         <v>325</v>
       </c>
       <c r="N42" t="s">
         <v>326</v>
       </c>
@@ -4103,60 +4103,60 @@
       </c>
       <c r="P44" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>337</v>
       </c>
       <c r="C45" t="s">
         <v>221</v>
       </c>
       <c r="D45" t="s">
         <v>338</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>339</v>
       </c>
       <c r="G45" t="s">
         <v>25</v>
       </c>
       <c r="I45" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J45" t="s">
         <v>297</v>
       </c>
       <c r="K45" t="s">
         <v>334</v>
       </c>
       <c r="L45" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="M45" t="s">
         <v>340</v>
       </c>
       <c r="N45" t="s">
         <v>341</v>
       </c>
       <c r="O45" t="s">
         <v>341</v>
       </c>
       <c r="P45" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>181</v>
       </c>
       <c r="C46" t="s">
         <v>343</v>
       </c>
       <c r="D46" t="s">
         <v>344</v>
       </c>
       <c r="E46" t="s">
@@ -4179,69 +4179,69 @@
       </c>
       <c r="K46" t="s">
         <v>297</v>
       </c>
       <c r="L46" t="s">
         <v>149</v>
       </c>
       <c r="M46" t="s">
         <v>347</v>
       </c>
       <c r="N46" t="s">
         <v>348</v>
       </c>
       <c r="O46" t="s">
         <v>348</v>
       </c>
       <c r="P46" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>271</v>
       </c>
       <c r="C47" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D47" t="s">
         <v>349</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>223</v>
       </c>
       <c r="G47" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H47" t="s">
         <v>350</v>
       </c>
       <c r="I47" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J47" t="s">
         <v>267</v>
       </c>
       <c r="K47" t="s">
         <v>346</v>
       </c>
       <c r="L47" t="s">
         <v>123</v>
       </c>
       <c r="M47" t="s">
         <v>351</v>
       </c>
       <c r="N47" t="s">
         <v>352</v>
       </c>
       <c r="O47" t="s">
         <v>352</v>
       </c>
       <c r="P47" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" t="s">
@@ -4253,86 +4253,86 @@
       <c r="D48" t="s">
         <v>355</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>356</v>
       </c>
       <c r="G48" t="s">
         <v>25</v>
       </c>
       <c r="H48" t="s">
         <v>357</v>
       </c>
       <c r="I48" t="s">
         <v>53</v>
       </c>
       <c r="J48" t="s">
         <v>358</v>
       </c>
       <c r="K48" t="s">
         <v>267</v>
       </c>
       <c r="L48" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="M48" t="s">
         <v>359</v>
       </c>
       <c r="N48" t="s">
         <v>360</v>
       </c>
       <c r="O48" t="s">
         <v>360</v>
       </c>
       <c r="P48" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>362</v>
       </c>
       <c r="C49" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D49" t="s">
         <v>363</v>
       </c>
       <c r="E49" t="s">
         <v>23</v>
       </c>
       <c r="F49" t="s">
         <v>364</v>
       </c>
       <c r="G49" t="s">
+        <v>114</v>
+      </c>
+      <c r="H49" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="I49" t="s">
         <v>27</v>
       </c>
       <c r="J49" t="s">
         <v>20</v>
       </c>
       <c r="K49" t="s">
         <v>358</v>
       </c>
       <c r="L49" t="s">
         <v>38</v>
       </c>
       <c r="M49" t="s">
         <v>365</v>
       </c>
       <c r="N49" t="s">
         <v>366</v>
       </c>
       <c r="O49" t="s">
         <v>366</v>
       </c>
       <c r="P49" t="s">
         <v>366</v>
       </c>
@@ -4344,51 +4344,51 @@
       <c r="C50" t="s">
         <v>203</v>
       </c>
       <c r="D50" t="s">
         <v>367</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
         <v>139</v>
       </c>
       <c r="G50" t="s">
         <v>25</v>
       </c>
       <c r="I50" t="s">
         <v>27</v>
       </c>
       <c r="J50" t="s">
         <v>368</v>
       </c>
       <c r="K50" t="s">
         <v>20</v>
       </c>
       <c r="L50" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M50" t="s">
         <v>369</v>
       </c>
       <c r="N50" t="s">
         <v>370</v>
       </c>
       <c r="O50" t="s">
         <v>370</v>
       </c>
       <c r="P50" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>334</v>
       </c>
       <c r="C51" t="s">
         <v>317</v>
       </c>
       <c r="D51" t="s">
         <v>371</v>
       </c>
       <c r="E51" t="s">
@@ -4423,51 +4423,51 @@
       </c>
       <c r="O51" t="s">
         <v>374</v>
       </c>
       <c r="P51" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>239</v>
       </c>
       <c r="C52" t="s">
         <v>375</v>
       </c>
       <c r="D52" t="s">
         <v>376</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
       <c r="F52" t="s">
         <v>377</v>
       </c>
       <c r="G52" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H52" t="s">
         <v>378</v>
       </c>
       <c r="I52" t="s">
         <v>180</v>
       </c>
       <c r="J52" t="s">
         <v>202</v>
       </c>
       <c r="K52" t="s">
         <v>327</v>
       </c>
       <c r="L52" t="s">
         <v>54</v>
       </c>
       <c r="M52" t="s">
         <v>379</v>
       </c>
       <c r="N52" t="s">
         <v>380</v>
       </c>
       <c r="O52" t="s">
         <v>380</v>
       </c>
@@ -4514,60 +4514,60 @@
       </c>
       <c r="N53" t="s">
         <v>386</v>
       </c>
       <c r="O53" t="s">
         <v>386</v>
       </c>
       <c r="P53" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>358</v>
       </c>
       <c r="C54" t="s">
         <v>221</v>
       </c>
       <c r="D54" t="s">
         <v>387</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G54" t="s">
         <v>25</v>
       </c>
       <c r="H54" t="s">
         <v>388</v>
       </c>
       <c r="I54" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J54" t="s">
         <v>316</v>
       </c>
       <c r="K54" t="s">
         <v>48</v>
       </c>
       <c r="L54" t="s">
         <v>131</v>
       </c>
       <c r="M54" t="s">
         <v>389</v>
       </c>
       <c r="N54" t="s">
         <v>390</v>
       </c>
       <c r="O54" t="s">
         <v>390</v>
       </c>
       <c r="P54" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="A55" t="s">
@@ -4599,75 +4599,75 @@
       </c>
       <c r="K55" t="s">
         <v>35</v>
       </c>
       <c r="L55" t="s">
         <v>35</v>
       </c>
       <c r="M55" t="s">
         <v>397</v>
       </c>
       <c r="N55" t="s">
         <v>398</v>
       </c>
       <c r="O55" t="s">
         <v>399</v>
       </c>
       <c r="P55" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>400</v>
       </c>
       <c r="C56" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D56" t="s">
         <v>401</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
       <c r="F56" t="s">
         <v>402</v>
       </c>
       <c r="G56" t="s">
         <v>25</v>
       </c>
       <c r="I56" t="s">
         <v>53</v>
       </c>
       <c r="J56" t="s">
         <v>310</v>
       </c>
       <c r="K56" t="s">
         <v>316</v>
       </c>
       <c r="L56" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="M56" t="s">
         <v>403</v>
       </c>
       <c r="N56" t="s">
         <v>404</v>
       </c>
       <c r="O56" t="s">
         <v>404</v>
       </c>
       <c r="P56" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>313</v>
       </c>
       <c r="C57" t="s">
         <v>406</v>
       </c>
       <c r="D57" t="s">
         <v>407</v>
       </c>
       <c r="E57" t="s">
@@ -4705,51 +4705,51 @@
       </c>
       <c r="P57" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>307</v>
       </c>
       <c r="C58" t="s">
         <v>317</v>
       </c>
       <c r="D58" t="s">
         <v>414</v>
       </c>
       <c r="E58" t="s">
         <v>23</v>
       </c>
       <c r="F58" t="s">
         <v>415</v>
       </c>
       <c r="G58" t="s">
         <v>25</v>
       </c>
       <c r="I58" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J58" t="s">
         <v>416</v>
       </c>
       <c r="K58" t="s">
         <v>310</v>
       </c>
       <c r="L58" t="s">
         <v>142</v>
       </c>
       <c r="M58" t="s">
         <v>417</v>
       </c>
       <c r="N58" t="s">
         <v>418</v>
       </c>
       <c r="O58" t="s">
         <v>418</v>
       </c>
       <c r="P58" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="A59" t="s">
@@ -4799,51 +4799,51 @@
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>123</v>
       </c>
       <c r="C60" t="s">
         <v>304</v>
       </c>
       <c r="D60" t="s">
         <v>427</v>
       </c>
       <c r="E60" t="s">
         <v>23</v>
       </c>
       <c r="F60" t="s">
         <v>428</v>
       </c>
       <c r="G60" t="s">
         <v>25</v>
       </c>
       <c r="H60" t="s">
         <v>429</v>
       </c>
       <c r="I60" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J60" t="s">
         <v>400</v>
       </c>
       <c r="K60" t="s">
         <v>416</v>
       </c>
       <c r="L60" t="s">
         <v>149</v>
       </c>
       <c r="M60" t="s">
         <v>430</v>
       </c>
       <c r="N60" t="s">
         <v>431</v>
       </c>
       <c r="O60" t="s">
         <v>431</v>
       </c>
       <c r="P60" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="A61" t="s">
@@ -4887,54 +4887,54 @@
       </c>
       <c r="O61" t="s">
         <v>440</v>
       </c>
       <c r="P61" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>442</v>
       </c>
       <c r="C62" t="s">
         <v>434</v>
       </c>
       <c r="D62" t="s">
         <v>443</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
       <c r="F62" t="s">
         <v>33</v>
       </c>
       <c r="G62" t="s">
+        <v>114</v>
+      </c>
+      <c r="H62" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="I62" t="s">
         <v>27</v>
       </c>
       <c r="J62" t="s">
         <v>444</v>
       </c>
       <c r="K62" t="s">
         <v>400</v>
       </c>
       <c r="L62" t="s">
         <v>188</v>
       </c>
       <c r="M62" t="s">
         <v>445</v>
       </c>
       <c r="N62" t="s">
         <v>446</v>
       </c>
       <c r="O62" t="s">
         <v>446</v>
       </c>
       <c r="P62" t="s">
         <v>446</v>
       </c>
@@ -4978,186 +4978,186 @@
       </c>
       <c r="O63" t="s">
         <v>449</v>
       </c>
       <c r="P63" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="A64" t="s">
         <v>450</v>
       </c>
       <c r="C64" t="s">
         <v>451</v>
       </c>
       <c r="D64" t="s">
         <v>452</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>415</v>
       </c>
       <c r="G64" t="s">
+        <v>114</v>
+      </c>
+      <c r="H64" t="s">
         <v>115</v>
       </c>
-      <c r="H64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I64" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J64" t="s">
         <v>210</v>
       </c>
       <c r="K64" t="s">
         <v>444</v>
       </c>
       <c r="L64" t="s">
         <v>38</v>
       </c>
       <c r="M64" t="s">
         <v>453</v>
       </c>
       <c r="N64" t="s">
         <v>454</v>
       </c>
       <c r="O64" t="s">
         <v>454</v>
       </c>
       <c r="P64" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="A65" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C65" t="s">
         <v>168</v>
       </c>
       <c r="D65" t="s">
         <v>456</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G65" t="s">
         <v>25</v>
       </c>
       <c r="H65" t="s">
         <v>457</v>
       </c>
       <c r="I65" t="s">
         <v>53</v>
       </c>
       <c r="J65" t="s">
         <v>458</v>
       </c>
       <c r="K65" t="s">
         <v>215</v>
       </c>
       <c r="L65" t="s">
         <v>142</v>
       </c>
       <c r="M65" t="s">
         <v>459</v>
       </c>
       <c r="N65" t="s">
         <v>460</v>
       </c>
       <c r="O65" t="s">
         <v>460</v>
       </c>
       <c r="P65" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="A66" t="s">
         <v>438</v>
       </c>
       <c r="C66" t="s">
         <v>168</v>
       </c>
       <c r="D66" t="s">
         <v>462</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
       <c r="F66" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G66" t="s">
         <v>25</v>
       </c>
       <c r="I66" t="s">
         <v>53</v>
       </c>
       <c r="J66" t="s">
         <v>30</v>
       </c>
       <c r="K66" t="s">
         <v>210</v>
       </c>
       <c r="L66" t="s">
         <v>149</v>
       </c>
       <c r="M66" t="s">
         <v>463</v>
       </c>
       <c r="N66" t="s">
         <v>464</v>
       </c>
       <c r="O66" t="s">
         <v>464</v>
       </c>
       <c r="P66" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="A67" t="s">
         <v>458</v>
       </c>
       <c r="C67" t="s">
         <v>49</v>
       </c>
       <c r="D67" t="s">
         <v>466</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G67" t="s">
         <v>25</v>
       </c>
       <c r="I67" t="s">
         <v>53</v>
       </c>
       <c r="J67" t="s">
         <v>253</v>
       </c>
       <c r="K67" t="s">
         <v>458</v>
       </c>
       <c r="L67" t="s">
         <v>38</v>
       </c>
       <c r="M67" t="s">
         <v>467</v>
       </c>
       <c r="N67" t="s">
         <v>468</v>
       </c>
       <c r="O67" t="s">
         <v>468</v>
       </c>
@@ -5169,233 +5169,233 @@
       <c r="A68" t="s">
         <v>54</v>
       </c>
       <c r="C68" t="s">
         <v>470</v>
       </c>
       <c r="D68" t="s">
         <v>471</v>
       </c>
       <c r="E68" t="s">
         <v>138</v>
       </c>
       <c r="F68" t="s">
         <v>33</v>
       </c>
       <c r="G68" t="s">
         <v>25</v>
       </c>
       <c r="H68" t="s">
         <v>350</v>
       </c>
       <c r="I68" t="s">
         <v>141</v>
       </c>
       <c r="J68" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="K68" t="s">
         <v>45</v>
       </c>
       <c r="L68" t="s">
         <v>45</v>
       </c>
       <c r="M68" t="s">
         <v>472</v>
       </c>
       <c r="N68" t="s">
         <v>473</v>
       </c>
       <c r="O68" t="s">
         <v>474</v>
       </c>
       <c r="P68" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="A69" t="s">
         <v>475</v>
       </c>
       <c r="C69" t="s">
         <v>476</v>
       </c>
       <c r="D69" t="s">
         <v>477</v>
       </c>
       <c r="E69" t="s">
         <v>23</v>
       </c>
       <c r="F69" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G69" t="s">
         <v>42</v>
       </c>
       <c r="I69" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J69" t="s">
         <v>442</v>
       </c>
       <c r="K69" t="s">
         <v>30</v>
       </c>
       <c r="L69" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M69" t="s">
         <v>478</v>
       </c>
       <c r="N69" t="s">
         <v>479</v>
       </c>
       <c r="O69" t="s">
         <v>479</v>
       </c>
       <c r="P69" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="A70" t="s">
         <v>28</v>
       </c>
       <c r="C70" t="s">
         <v>480</v>
       </c>
       <c r="D70" t="s">
         <v>481</v>
       </c>
       <c r="E70" t="s">
         <v>23</v>
       </c>
       <c r="F70" t="s">
         <v>482</v>
       </c>
       <c r="G70" t="s">
         <v>25</v>
       </c>
       <c r="I70" t="s">
         <v>53</v>
       </c>
       <c r="J70" t="s">
         <v>450</v>
       </c>
       <c r="K70" t="s">
         <v>253</v>
       </c>
       <c r="L70" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M70" t="s">
         <v>483</v>
       </c>
       <c r="N70" t="s">
         <v>484</v>
       </c>
       <c r="O70" t="s">
         <v>484</v>
       </c>
       <c r="P70" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="A71" t="s">
         <v>206</v>
       </c>
       <c r="C71" t="s">
         <v>486</v>
       </c>
       <c r="D71" t="s">
         <v>487</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
       <c r="F71" t="s">
         <v>488</v>
       </c>
       <c r="G71" t="s">
         <v>25</v>
       </c>
       <c r="I71" t="s">
         <v>53</v>
       </c>
       <c r="J71" t="s">
         <v>362</v>
       </c>
       <c r="K71" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="L71" t="s">
         <v>171</v>
       </c>
       <c r="M71" t="s">
         <v>489</v>
       </c>
       <c r="N71" t="s">
         <v>490</v>
       </c>
       <c r="O71" t="s">
         <v>490</v>
       </c>
       <c r="P71" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="A72" t="s">
         <v>416</v>
       </c>
       <c r="C72" t="s">
         <v>492</v>
       </c>
       <c r="D72" t="s">
         <v>493</v>
       </c>
       <c r="E72" t="s">
         <v>23</v>
       </c>
       <c r="F72" t="s">
         <v>494</v>
       </c>
       <c r="G72" t="s">
         <v>25</v>
       </c>
       <c r="I72" t="s">
         <v>44</v>
       </c>
       <c r="J72" t="s">
         <v>127</v>
       </c>
       <c r="K72" t="s">
         <v>442</v>
       </c>
       <c r="L72" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M72" t="s">
         <v>495</v>
       </c>
       <c r="N72" t="s">
         <v>496</v>
       </c>
       <c r="O72" t="s">
         <v>496</v>
       </c>
       <c r="P72" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="A73" t="s">
         <v>45</v>
       </c>
       <c r="C73" t="s">
         <v>498</v>
       </c>
       <c r="D73" t="s">
         <v>499</v>
       </c>
       <c r="E73" t="s">
@@ -5456,154 +5456,154 @@
       </c>
       <c r="J74" t="s">
         <v>433</v>
       </c>
       <c r="K74" t="s">
         <v>450</v>
       </c>
       <c r="L74" t="s">
         <v>181</v>
       </c>
       <c r="M74" t="s">
         <v>507</v>
       </c>
       <c r="N74" t="s">
         <v>508</v>
       </c>
       <c r="O74" t="s">
         <v>508</v>
       </c>
       <c r="P74" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="A75" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C75" t="s">
         <v>510</v>
       </c>
       <c r="D75" t="s">
         <v>511</v>
       </c>
       <c r="E75" t="s">
         <v>23</v>
       </c>
       <c r="F75" t="s">
         <v>512</v>
       </c>
       <c r="G75" t="s">
         <v>25</v>
       </c>
       <c r="I75" t="s">
         <v>53</v>
       </c>
       <c r="J75" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K75" t="s">
         <v>362</v>
       </c>
       <c r="L75" t="s">
         <v>188</v>
       </c>
       <c r="M75" t="s">
         <v>513</v>
       </c>
       <c r="N75" t="s">
         <v>514</v>
       </c>
       <c r="O75" t="s">
         <v>514</v>
       </c>
       <c r="P75" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="A76" t="s">
         <v>396</v>
       </c>
       <c r="C76" t="s">
         <v>291</v>
       </c>
       <c r="D76" t="s">
         <v>516</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G76" t="s">
         <v>25</v>
       </c>
       <c r="H76" t="s">
         <v>517</v>
       </c>
       <c r="I76" t="s">
         <v>53</v>
       </c>
       <c r="J76" t="s">
         <v>392</v>
       </c>
       <c r="K76" t="s">
         <v>127</v>
       </c>
       <c r="L76" t="s">
         <v>192</v>
       </c>
       <c r="M76" t="s">
         <v>518</v>
       </c>
       <c r="N76" t="s">
         <v>519</v>
       </c>
       <c r="O76" t="s">
         <v>519</v>
       </c>
       <c r="P76" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="A77" t="s">
         <v>171</v>
       </c>
       <c r="C77" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D77" t="s">
         <v>521</v>
       </c>
       <c r="E77" t="s">
         <v>23</v>
       </c>
       <c r="F77" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G77" t="s">
         <v>25</v>
       </c>
       <c r="I77" t="s">
         <v>53</v>
       </c>
       <c r="J77" t="s">
         <v>153</v>
       </c>
       <c r="K77" t="s">
         <v>220</v>
       </c>
       <c r="L77" t="s">
         <v>198</v>
       </c>
       <c r="M77" t="s">
         <v>522</v>
       </c>
       <c r="N77" t="s">
         <v>523</v>
       </c>
       <c r="O77" t="s">
         <v>523</v>
       </c>
@@ -5665,168 +5665,168 @@
       <c r="C79" t="s">
         <v>532</v>
       </c>
       <c r="D79" t="s">
         <v>533</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
         <v>534</v>
       </c>
       <c r="G79" t="s">
         <v>25</v>
       </c>
       <c r="I79" t="s">
         <v>180</v>
       </c>
       <c r="J79" t="s">
         <v>337</v>
       </c>
       <c r="K79" t="s">
         <v>433</v>
       </c>
       <c r="L79" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M79" t="s">
         <v>535</v>
       </c>
       <c r="N79" t="s">
         <v>536</v>
       </c>
       <c r="O79" t="s">
         <v>536</v>
       </c>
       <c r="P79" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="A80" t="s">
         <v>300</v>
       </c>
       <c r="C80" t="s">
         <v>538</v>
       </c>
       <c r="D80" t="s">
         <v>539</v>
       </c>
       <c r="E80" t="s">
         <v>138</v>
       </c>
       <c r="F80" t="s">
         <v>262</v>
       </c>
       <c r="G80" t="s">
         <v>25</v>
       </c>
       <c r="I80" t="s">
         <v>141</v>
       </c>
       <c r="J80" t="s">
         <v>135</v>
       </c>
       <c r="K80" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L80" t="s">
         <v>57</v>
       </c>
       <c r="M80" t="s">
         <v>540</v>
       </c>
       <c r="N80" t="s">
         <v>541</v>
       </c>
       <c r="O80" t="s">
         <v>542</v>
       </c>
       <c r="P80" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="A81" t="s">
         <v>131</v>
       </c>
       <c r="C81" t="s">
         <v>317</v>
       </c>
       <c r="D81" t="s">
         <v>543</v>
       </c>
       <c r="E81" t="s">
         <v>23</v>
       </c>
       <c r="F81" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G81" t="s">
         <v>25</v>
       </c>
       <c r="I81" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J81" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="K81" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="L81" t="s">
         <v>171</v>
       </c>
       <c r="M81" t="s">
         <v>544</v>
       </c>
       <c r="N81" t="s">
         <v>545</v>
       </c>
       <c r="O81" t="s">
         <v>545</v>
       </c>
       <c r="P81" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="A82" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C82" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D82" t="s">
         <v>547</v>
       </c>
       <c r="E82" t="s">
         <v>23</v>
       </c>
       <c r="F82" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G82" t="s">
         <v>25</v>
       </c>
       <c r="I82" t="s">
         <v>27</v>
       </c>
       <c r="M82" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="A83" t="s">
         <v>423</v>
       </c>
       <c r="C83" t="s">
         <v>549</v>
       </c>
       <c r="D83" t="s">
         <v>550</v>
       </c>
       <c r="E83" t="s">
         <v>23</v>
       </c>
       <c r="F83" t="s">